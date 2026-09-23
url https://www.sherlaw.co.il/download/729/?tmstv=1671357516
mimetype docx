--- v1 (2026-05-02)
+++ v2 (2026-09-23)
@@ -1,1208 +1,1518 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3E988123" w14:textId="77777777" w:rsidR="00F11CBF" w:rsidRDefault="00F11CBF">
-[...193 lines deleted...]
-          <w:rFonts w:cs="David"/>
+    <w:p w14:paraId="2D5A5B3E" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="David"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6B17DC" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7F57EB" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...13 lines deleted...]
-          <w:rFonts w:cs="David"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">יפוי כח </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495CBC18" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl/>
-[...20 lines deleted...]
-    <w:p w14:paraId="730D38A7" w14:textId="77777777" w:rsidR="00F11CBF" w:rsidRDefault="00880B25">
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A8C9F3" w14:textId="57A7CA4C" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>אני</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>/אנו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> הח"מ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001369F7" w:rsidRPr="001369F7">
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ת.ז. </w:t>
+      </w:r>
+      <w:r w:rsidR="001369F7" w:rsidRPr="001369F7">
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375831F7" w14:textId="591E1223" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ממנ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ה בזה את </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001369F7">
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">עו"ד </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>_________________ ו/או מי מטעמה להיות באי כוחי, לכל פעולה ולכל דבר, מ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>בלי לפגוע בכלליות המינוי הנ"ל יהיה בא כחי רשאי לעשות ולפעול בשמי ובמקומי בכל הפעולו</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ת הקשורות לרבות ייצוג </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001369F7">
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ב</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006C611E">
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D819D88" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:tabs>
-[...552 lines deleted...]
-      <w:cols w:space="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>לחתום על ולהגיש כל תביעה או תביעה שכנגד, ו/או כל בקשה, הגנה, התנגדות, בקשה למתן רשות לערער, ערעור, הודעה, טענה, תובענה או כל הליך אחר הנוגע או הנובע מההליך הנ"ל ללא יוצא מן הכלל, ומבלי לפגוע באמור גם להודות ו/או לכפור בשמי במשפטים פליליים.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00854B38" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>לחתום על ו/או לשלוח התראות נוטריוניות או אחרות, לדרוש הכרזת פשיטת רגל, או פרוק גוף משפטי ולעשות את כל הפעולות הקשורות והנובעות מהענין הנ"ל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A34A89" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>לבקש ולקבל חוות דעת רפואית מכל רופא או מוסד שבדק אותי או חוות דעת אחרת הנוגעת לענין הנ"ל.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576F1D2C" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>להופיע בקשר לכל אחת מהפעולות הנ"ל בפני כל בתי המשפט, בתי דין למיניהם או מוסדות אחרים הן ממשלתיים והן אחרים עד לדרגה אחרונה.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBEF730" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>למסור כל ענין הנוגע מהענין האמור לעיל לבוררות ולחתום על שטר בוררין כפי שבא כחי ימצא לנכון ולמועיל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251DD8A3" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>להתפשר בכל ענין הנוגע או הנובע מהענינים האמורים לעיל לפי שקול דעתו של בא כחי ולחתום על פשרה כזו בביהמ"ש או מחוצה לו.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050CA3C9" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>לגבות את סכום התביעה או כל סכום אחר בכל ענין מהענינים הנ"ל לרבות הוצאות בימ"ש ושכר טרחת עו"ד, לקבל בשמי כל מסמך וחפץ ולתת קבלות ושחרורים כפי שבא כחי ימצא לנכון ולמתאים.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F3FCD5" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>להוציא לפועל כל פס"ד או החלטה או צו לדרוש צווי מכירה או פקודות מאסר, לעשות כל הפעולות המותרות עפ"י חוק ההוצאה לפועל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3754AA" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>לנקוט בכל הפעולות ולחתום על כל מסמך או כתב בלי יוצא מן הכלל אשר בא כחי ימצא לנכון בכל ענין הנובע מהענין הנ"ל.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B7DD11" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>להופיע בשמי וליצגני בפני רושם הקרקעות, בלשכת רישום מקרקעין, לחתום בשמי במקומי על כל בקשה, הצהרה ומסמכים אחרים למיניהם ולבצע בשמי כל עיסקה (דיספוזיציה) המוכרת ע"י החוק וליתן הצהרות, קבלות ואישורים ולקבל כל מסמך שאני רשאי לקבלו עפ"י דין.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA8B0D1" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ליצגני ולהופיע בשמי בפני רשם החברות, רשם השותפויות ורשם אגודות שיתופיות, לחתום בשמי ובמקומי על כל בקשה או מסמך אחר בקשר לרשום גוף משפטי, לטפל ברישומו או מחיקתו של כל גוף משפטי ולטפל בכל דבר הנוגע לו ולבצע כל פעולה בקשר לאותו גוף משפטי.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E93FB05" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>לטפל בשמי בכל הקשור לרישום פטנט, סימני מסחר וכן בכל זכויות אחרות המוכרות ע"י החוק.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E11D863" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>להעביר יפוי כח זה על כל הסמכויות שבו או חלק מהן לעו"ד אחר עם זכות העברה לאחרים, לפטרם ולמנות אחרים במקומם ולנהל את עניני הנ"ל לפי ראות עיניו ובכלל לעשות את כל הצעדים שימצא לנכון ומועיל בקשר עם המשפט או עם עניני הנ"ל מאשר את מעשיו או מעשי ממלאי המקום בתוקף יפוי כח זה מראש.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA74B8C" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>14.    כל האמור לעיל בכפוף לאישורי והסכמתי.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5609FDD1" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585B3176" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ה</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>כתוב דלעיל</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ביחיד </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>יכלול</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> את הרבים ולהיפך.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D856358" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4140FAE4" w14:textId="7F66F0F5" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ולראיה באתי על החתום, היום יום </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>___ לחודש ____ ,</w:t>
+      </w:r>
+      <w:r w:rsidR="006C611E" w:rsidRPr="001369F7">
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E5C116" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2D550A" w14:textId="4D1CAB2D" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDFBB3B" w14:textId="77777777" w:rsidR="006C611E" w:rsidRDefault="006C611E">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2437C6" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7C8A48" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D1E6D1" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                    חתימה </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4690A0BD" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35735112" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F9F449" w14:textId="251EB721" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>הנני מאשר את חתימת מרשי הנ"ל.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266427A9" w14:textId="77777777" w:rsidR="006C611E" w:rsidRDefault="006C611E">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471D58B4" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE0D678" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9094B6" w14:textId="35F126A7" w:rsidR="00590985" w:rsidRDefault="00503BB9">
+      <w:pPr>
+        <w:ind w:left="475" w:hanging="475"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0FA0">
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="David" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>, עו"ד</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A5B8CC" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="David"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AF4A2B" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BD2836" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985"/>
+    <w:p w14:paraId="3ABCA298" w14:textId="77777777" w:rsidR="00590985" w:rsidRDefault="00590985"/>
+    <w:sectPr w:rsidR="00590985">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="568" w:right="1985" w:bottom="284" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:bidi/>
+      <w:rtlGutter/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Symbol">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Miriam">
     <w:panose1 w:val="020B0502050101010101"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="David">
+    <w:panose1 w:val="020E0502060401010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000803" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000021" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...155 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="118"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...7 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F11CBF"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F11CBF"/>
+    <w:rsidRoot w:val="00590985"/>
+    <w:rsid w:val="001369F7"/>
+    <w:rsid w:val="00503BB9"/>
+    <w:rsid w:val="00590985"/>
+    <w:rsid w:val="006C611E"/>
+    <w:rsid w:val="00CF0FA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1B38CF6F"/>
-  <w15:docId w15:val="{4E149845-CEDA-4C6B-97D2-C51C3F929D06}"/>
+  <w14:docId w14:val="7DC760B5"/>
+  <w15:docId w15:val="{52BAF8C9-341E-4D9B-A03E-E54472EC933A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="he-IL"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1239,51 +1549,51 @@
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1537,262 +1847,140 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:bidi/>
-      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Miriam"/>
-      <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...2 lines deleted...]
-    <w:link w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:ind w:left="475" w:hanging="475"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Miriam"/>
-[...16 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:cs="David"/>
       <w:szCs w:val="24"/>
     </w:rPr>
-  </w:style>
-[...16 lines deleted...]
-    <w:basedOn w:val="a0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="טקסט בלונים תו"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:noProof/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...52 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Timin\tmpDocs\&#1491;&#1493;&#1490;&#1502;&#1488;&#1493;&#1514;%2093\2814&#1497;&#1508;&#1493;&#1497;%20&#1499;&#1495;%20&#1514;.&#1494;..dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ערכת נושא Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2036,69 +2224,73 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>2814יפוי כח ת.ז.</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>104</Words>
-  <Characters>523</Characters>
+  <Words>536</Words>
+  <Characters>2681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>שם</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>626</CharactersWithSpaces>
+  <CharactersWithSpaces>3211</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>IRIT</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>moshe057</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>